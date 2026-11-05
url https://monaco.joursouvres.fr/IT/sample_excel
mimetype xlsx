--- v12 (2026-09-05)
+++ v13 (2026-11-05)
@@ -74,51 +74,51 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Jour de l'An (lundi, 1 janvier, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E8" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Jour de la Sainte Dévote (samedi, 27 janvier, 2024) 
+          <t xml:space="preserve">Fête de Sainte Dévote (samedi, 27 janvier, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lundi de Pâques (lundi, 1 avril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
@@ -152,51 +152,51 @@
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Jour de Noël (lundi, 25 décembre, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Jour de l'An (lundi, 1 janvier, 2024) 
-Jour de la Sainte Dévote (samedi, 27 janvier, 2024) 
+Fête de Sainte Dévote (samedi, 27 janvier, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Lundi de Pâques (lundi, 1 avril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
@@ -246,51 +246,51 @@
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">lundi, 01 janvier, 2024 → mardi, 30 avril, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Jour de l'An (lundi, 1 janvier, 2024) 
-Jour de la Sainte Dévote (samedi, 27 janvier, 2024) 
+Fête de Sainte Dévote (samedi, 27 janvier, 2024) 
 Lundi de Pâques (lundi, 1 avril, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="395">
   <si>
     <t>Date de début</t>
   </si>
   <si>
     <t>Vendredi, 15 décembre, 2023</t>
   </si>
   <si>
     <t>Date de fin</t>
   </si>
   <si>
     <t>Mardi, 30 avril, 2024</t>
   </si>
   <si>
     <t>Pays</t>
@@ -723,51 +723,51 @@
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Jeudi</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>Vendredi</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>Samedi</t>
   </si>
   <si>
     <t>27/01/2024</t>
   </si>
   <si>
-    <t>Jour de la Sainte Dévote</t>
+    <t>Fête de Sainte Dévote</t>
   </si>
   <si>
     <t>Dimanche</t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
     <t>Lundi</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>Mardi</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>Mercredi</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
@@ -1296,51 +1296,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Dimanche</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lundi</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Mardi</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Monaco.Joursouvres.fr</t>
+    <t>Sample file generated in 0.21 seconds by Monaco.Joursouvres.fr</t>
   </si>
   <si>
     <t>Semaine</t>
   </si>
   <si>
     <t>Jours</t>
   </si>
   <si>
     <t>Jours ouvrés</t>
   </si>
   <si>
     <t>Jours de week-end</t>
   </si>
   <si>
     <t>Jours fériés</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Heures de travail</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2254,51 +2254,51 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>52</v>
       </c>